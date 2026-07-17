--- v0 (2026-03-03)
+++ v1 (2026-07-17)
@@ -9,1169 +9,1228 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70719797" w14:textId="11D53D3D" w:rsidR="008C6656" w:rsidRPr="00EA0879" w:rsidRDefault="006C68FD" w:rsidP="008C6656">
+    <w:p w14:paraId="1382D985" w14:textId="3A49F38B" w:rsidR="00EB5E3B" w:rsidRPr="009C7C88" w:rsidRDefault="00997E6E" w:rsidP="00A1526F">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA0879">
+      <w:r w:rsidRPr="009C7C88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Aussagensammlung</w:t>
+        <w:t>Aussage</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EA0879">
+      <w:r w:rsidR="005E0112" w:rsidRPr="009C7C88">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7C88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sammlung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C7C88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>„Wertende Feedbacksätze“</w:t>
+      </w:r>
+      <w:r w:rsidR="001365DC" w:rsidRPr="009C7C88">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA0879">
+    </w:p>
+    <w:p w14:paraId="51E148DB" w14:textId="2F11F13C" w:rsidR="001365DC" w:rsidRDefault="001365DC" w:rsidP="001365DC">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:br/>
-[...35 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="64CA56BC" w14:textId="77777777" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="006C68FD" w:rsidP="006C68FD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9584"/>
+        <w:gridCol w:w="9772"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="7E04A6F3" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="4C31F7D6" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01FA6516" w14:textId="77777777" w:rsidR="006C68FD" w:rsidRPr="00A52605" w:rsidRDefault="006C68FD" w:rsidP="003B54F8">
+          <w:p w14:paraId="2E7150B5" w14:textId="5CB8796D" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00793EF7" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="40"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A52605">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="40"/>
-                <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-              <w:t>„Man hat dir angesehen, dass du nervös bist.“</w:t>
+              </w:rPr>
+              <w:t>„Man hat dir angesehen, dass du nervös bist</w:t>
+            </w:r>
+            <w:r w:rsidR="004F6D86" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="0A6541FC" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="236B4522" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1385ADB2" w14:textId="6B2362CA" w:rsidR="006C68FD" w:rsidRPr="00A52605" w:rsidRDefault="533EF566" w:rsidP="003B54F8">
+          <w:p w14:paraId="33FD9C8B" w14:textId="34D3CE13" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00A30E2C" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A52605">
-[...6 lines deleted...]
-              <w:t>“</w:t>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="00A52605">
-[...4 lines deleted...]
-                <w:lang w:val="de-DE"/>
+            <w:r w:rsidR="00793EF7" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Deine Körpersprache war richtig authentisch.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="64CECD3C" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="1322E958" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69A11C7D" w14:textId="4B1B9287" w:rsidR="006C68FD" w:rsidRPr="00A52605" w:rsidRDefault="006C68FD" w:rsidP="003B54F8">
+          <w:p w14:paraId="6547EB83" w14:textId="513253FD" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00793EF7" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A52605">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„Dein Vortrag war total witzig</w:t>
             </w:r>
-            <w:r w:rsidR="7514BF26" w:rsidRPr="00A52605">
+            <w:r w:rsidR="45953544" w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A52605">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="2CA3225F" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="6E43937B" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA4713A" w14:textId="77777777" w:rsidR="006C68FD" w:rsidRPr="00A52605" w:rsidRDefault="006C68FD" w:rsidP="003B54F8">
+          <w:p w14:paraId="7F2B9328" w14:textId="77777777" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00793EF7" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A52605">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">„Ich habe beobachtet, dass du mit den Würfeltieren </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B98B6A0" w14:textId="06AB7009" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="006C68FD" w:rsidP="262BF437">
+          <w:p w14:paraId="3D5E85E6" w14:textId="21ED4140" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00793EF7" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">das Verhältnis von Oberfläche und Volumen sehr anschaulich </w:t>
+              </w:rPr>
+              <w:t>das Verhältnis von Oberfläche und Volumen sehr anschaulich visualisierst hast</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidR="00FF5FB7" w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-              <w:t>visualisierst</w:t>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...10 lines deleted...]
-              <w:t>.”</w:t>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="4E62F80C" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="7E45A508" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096A4EF0" w14:textId="375D5850" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="47CD79CE" w:rsidP="4E223C85">
+          <w:p w14:paraId="727B4652" w14:textId="38314F44" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00A30E2C" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...7 lines deleted...]
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="4E223C85">
-[...4 lines deleted...]
-                <w:lang w:val="de-DE"/>
+            <w:r w:rsidR="00793EF7" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Ich habe beobachtet, dass du Spaß beim Präsentieren hattest.</w:t>
             </w:r>
-            <w:r w:rsidR="40594D26" w:rsidRPr="4E223C85">
-[...6 lines deleted...]
-              <w:t>”</w:t>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="404202ED" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="6DC6B3E9" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D2BA4D" w14:textId="024DA1A0" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="53F3977C" w:rsidP="262BF437">
+          <w:p w14:paraId="3459A2C8" w14:textId="59FC4002" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00A30E2C" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...7 lines deleted...]
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="262BF437">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Du hast während des Sprechens </w:t>
+            <w:r w:rsidR="00793EF7" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Du hast während des Sprechens total nervös gewirkt.</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-              <w:t>”</w:t>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="546B800D" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="1904B61A" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F77079A" w14:textId="20BCA9E0" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="66FC6F58" w:rsidP="0686A927">
+          <w:p w14:paraId="662AB520" w14:textId="77777777" w:rsidR="00FE2AB5" w:rsidRPr="009C7C88" w:rsidRDefault="00A30E2C" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...7 lines deleted...]
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="0686A927">
-[...6 lines deleted...]
-              <w:t>Ich habe gehört, wie du in einem Affentempo durch die Erklärung des Treibhauseffektes im Hauptteil gerast bist.</w:t>
+            <w:r w:rsidR="00793EF7" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ich habe gehört, wie du in einem Affentempo </w:t>
             </w:r>
-            <w:r w:rsidR="2AD8B70C" w:rsidRPr="0686A927">
-[...6 lines deleted...]
-              <w:t>”</w:t>
+          </w:p>
+          <w:p w14:paraId="0727B2D8" w14:textId="5F2A9397" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00793EF7" w:rsidP="00FE2AB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>durch die Erklärung des</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2AB5" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Treibhauseffektes im Hauptteil gerast bist.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A30E2C" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="2C390332" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="454F8783" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1C5C26" w14:textId="1503FD90" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="2AD8B70C" w:rsidP="0686A927">
+          <w:p w14:paraId="60C66DA6" w14:textId="771627E2" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00A30E2C" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...7 lines deleted...]
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="0686A927">
-[...4 lines deleted...]
-                <w:lang w:val="de-DE"/>
+            <w:r w:rsidR="00793EF7" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Deine Visualisierungen waren atemberaubend! </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A07E716" w14:textId="2687D688" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="006C68FD" w:rsidP="4E223C85">
+          <w:p w14:paraId="53678469" w14:textId="48D8289B" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00793EF7" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
-[...4 lines deleted...]
-                <w:lang w:val="de-DE"/>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Da hat einfach alles gepasst!</w:t>
             </w:r>
-            <w:r w:rsidR="23B1969B" w:rsidRPr="0686A927">
-[...6 lines deleted...]
-              <w:t>”</w:t>
+            <w:r w:rsidR="00A30E2C" w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C68FD" w:rsidRPr="00A52605" w14:paraId="01EBBD04" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="00793EF7" w:rsidRPr="009C7C88" w14:paraId="726576D4" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223C6497" w14:textId="2A0774D1" w:rsidR="006C68FD" w:rsidRPr="006C68FD" w:rsidRDefault="23B1969B" w:rsidP="0686A927">
+          <w:p w14:paraId="22174958" w14:textId="7CF70EE9" w:rsidR="00793EF7" w:rsidRPr="009C7C88" w:rsidRDefault="00A30E2C" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
-[...4 lines deleted...]
-                <w:lang w:val="de-DE"/>
+            <w:r w:rsidRPr="009C7C88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="0686A927">
+            <w:r w:rsidR="00793EF7" w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Ich habe beobachtet, dass du </w:t>
+              </w:rPr>
+              <w:t>Ich habe beobachtet, dass du total interessiert an deinem Thema wirkst.</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="006C68FD" w:rsidRPr="0686A927">
+            <w:r w:rsidR="00573A13">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...20 lines deleted...]
-              <w:t>”</w:t>
+              </w:rPr>
+              <w:t>“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0686A927" w:rsidRPr="00A52605" w14:paraId="1E4AAFED" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="0052262A" w:rsidRPr="009C7C88" w14:paraId="638514A1" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9584" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACDCBF1" w14:textId="13C5C04B" w:rsidR="0686A927" w:rsidRPr="00A52605" w:rsidRDefault="0686A927" w:rsidP="0686A927">
+          <w:p w14:paraId="74DD2944" w14:textId="32BBBFE9" w:rsidR="0052262A" w:rsidRPr="009C7C88" w:rsidRDefault="0052262A" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„Deine Folien sahen sehr professionell aus.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0686A927" w:rsidRPr="00A52605" w14:paraId="10A39DF3" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="0052262A" w:rsidRPr="009C7C88" w14:paraId="53976977" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9584" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0F9051" w14:textId="5BDEE528" w:rsidR="0686A927" w:rsidRPr="00A52605" w:rsidRDefault="0686A927" w:rsidP="0686A927">
+          <w:p w14:paraId="47EFBFA1" w14:textId="1F1850CD" w:rsidR="0052262A" w:rsidRPr="009C7C88" w:rsidRDefault="0052262A" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>„Man hat gemerkt, dass du das Thema interessant findest.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0686A927" w:rsidRPr="00A52605" w14:paraId="68D9DA12" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="0052262A" w:rsidRPr="009C7C88" w14:paraId="72F7394C" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9584" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76939279" w14:textId="231E0F2C" w:rsidR="0686A927" w:rsidRPr="00A52605" w:rsidRDefault="0686A927" w:rsidP="0686A927">
+          <w:p w14:paraId="51819328" w14:textId="50B0F776" w:rsidR="0052262A" w:rsidRPr="009C7C88" w:rsidRDefault="0052262A" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
-[...21 lines deleted...]
-              <w:t>.“</w:t>
+              </w:rPr>
+              <w:t>„Deine Stimme war total angenehm.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0686A927" w:rsidRPr="00A52605" w14:paraId="63744DBB" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="0052262A" w:rsidRPr="009C7C88" w14:paraId="62AE2FE7" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9584" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="195599A4" w14:textId="591CDC37" w:rsidR="0686A927" w:rsidRPr="00A52605" w:rsidRDefault="0686A927" w:rsidP="0686A927">
+          <w:p w14:paraId="6257F065" w14:textId="51A4BB52" w:rsidR="0052262A" w:rsidRPr="009C7C88" w:rsidRDefault="0052262A" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„Man merkt, dass du dich kaum vorbereitet hast.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0686A927" w:rsidRPr="00A52605" w14:paraId="5EAB56E4" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="0052262A" w:rsidRPr="009C7C88" w14:paraId="4949CF69" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9584" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543EB09B" w14:textId="7D1D9D6D" w:rsidR="0686A927" w:rsidRPr="00A52605" w:rsidRDefault="0686A927" w:rsidP="0686A927">
+          <w:p w14:paraId="69930C3F" w14:textId="5795DE41" w:rsidR="0052262A" w:rsidRPr="009C7C88" w:rsidRDefault="0052262A" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„Du hast richtig souverän präsentiert!“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0686A927" w:rsidRPr="00A52605" w14:paraId="591BF15A" w14:textId="77777777" w:rsidTr="0686A927">
+      <w:tr w:rsidR="0052262A" w:rsidRPr="009C7C88" w14:paraId="710AEB55" w14:textId="77777777" w:rsidTr="0E258287">
         <w:trPr>
-          <w:trHeight w:val="1185"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9584" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9772" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABC2A38" w14:textId="2D870925" w:rsidR="0686A927" w:rsidRPr="00A52605" w:rsidRDefault="0686A927" w:rsidP="0686A927">
+          <w:p w14:paraId="2EE0618B" w14:textId="3EC084E9" w:rsidR="0052262A" w:rsidRPr="009C7C88" w:rsidRDefault="0052262A" w:rsidP="00793EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0686A927">
+            <w:r w:rsidRPr="009C7C88">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>„Dein Einstieg war super fesselnd.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65D30EE6" w14:textId="0EE1A328" w:rsidR="000379AA" w:rsidRPr="00AE6A11" w:rsidRDefault="000379AA" w:rsidP="0686A927">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="75031FC7" w14:textId="02FA41A2" w:rsidR="001365DC" w:rsidRPr="009C7C88" w:rsidRDefault="001365DC" w:rsidP="001365DC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000379AA" w:rsidRPr="00AE6A11" w:rsidSect="00AE6A11">
+    <w:p w14:paraId="496A8D50" w14:textId="77777777" w:rsidR="00635F84" w:rsidRPr="009C7C88" w:rsidRDefault="00635F84" w:rsidP="001365DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00635F84" w:rsidRPr="009C7C88" w:rsidSect="00AE6A11">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="567" w:left="1134" w:header="510" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F5E740B" w14:textId="77777777" w:rsidR="004D6C64" w:rsidRDefault="004D6C64" w:rsidP="003F4954">
+    <w:p w14:paraId="4F28F48E" w14:textId="77777777" w:rsidR="00F54A2A" w:rsidRDefault="00F54A2A" w:rsidP="003F4954">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CC2354F" w14:textId="77777777" w:rsidR="004D6C64" w:rsidRDefault="004D6C64" w:rsidP="003F4954">
+    <w:p w14:paraId="79977708" w14:textId="77777777" w:rsidR="00F54A2A" w:rsidRDefault="00F54A2A" w:rsidP="003F4954">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Zapf Dingbats">
+    <w:altName w:val="Wingdings"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Zapf Dingbats">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Geogrotesque Light">
+  <w:font w:name="Geogrotesque-Light">
+    <w:altName w:val="Geogrotesque Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Geogrotesque SemiBold">
-    <w:panose1 w:val="020B0700000000000000"/>
+  <w:font w:name="GEOGROTESQUE-SEMIBOLD">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Geogrotesque-Light">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F3E57B3" w14:textId="77777777" w:rsidR="004D6C64" w:rsidRDefault="004D6C64" w:rsidP="003F4954">
+    <w:p w14:paraId="619EE702" w14:textId="77777777" w:rsidR="00F54A2A" w:rsidRDefault="00F54A2A" w:rsidP="003F4954">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E0B9DD8" w14:textId="77777777" w:rsidR="004D6C64" w:rsidRDefault="004D6C64" w:rsidP="003F4954">
+    <w:p w14:paraId="325D1387" w14:textId="77777777" w:rsidR="00F54A2A" w:rsidRDefault="00F54A2A" w:rsidP="003F4954">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72C97A4B" w14:textId="54ADEB49" w:rsidR="00AE6A11" w:rsidRPr="007659B7" w:rsidRDefault="00AE6A11" w:rsidP="00AE6A11">
+  <w:p w14:paraId="4A7D7620" w14:textId="6F7559F1" w:rsidR="00AE6A11" w:rsidRPr="009C7C88" w:rsidRDefault="009C7C88" w:rsidP="00AE6A11">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DA1890">
+    <w:r w:rsidRPr="00466B6E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:noProof/>
-        <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2732FD5E" wp14:editId="462ABF25">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="69524AEB" wp14:editId="79AB597C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-3810</wp:posOffset>
+            <wp:posOffset>24765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>8255</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7552967" cy="10688400"/>
-          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:extent cx="7556500" cy="10693400"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bild 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="JP_Arbeitsblatt_Header.pdf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7552967" cy="10688400"/>
+                    <a:ext cx="7556500" cy="10693400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:extLst>
                     <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                      <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00EA0879">
+    <w:r w:rsidR="002835BA" w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:caps/>
-        <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Arbeitsblatt: </w:t>
+      </w:rPr>
+      <w:t>aRBEITS</w:t>
     </w:r>
-    <w:r w:rsidR="00EA0879">
+    <w:r w:rsidR="005D08FD" w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-      <w:t>Aussagensammlung</w:t>
+        <w:caps/>
+      </w:rPr>
+      <w:t>blatt</w:t>
+    </w:r>
+    <w:r w:rsidR="005D08FD" w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t>: Aussagensammlung</w:t>
+    </w:r>
+    <w:r w:rsidR="002835BA" w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="001B4D0D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t>„Wertende Feedbacksätze“</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5667C408" w14:textId="60E96287" w:rsidR="006C68FD" w:rsidRPr="00A52605" w:rsidRDefault="00EA0879" w:rsidP="00AE6A11">
+  <w:p w14:paraId="4A297A3F" w14:textId="32F18921" w:rsidR="00AE6A11" w:rsidRPr="009C7C88" w:rsidRDefault="005D08FD" w:rsidP="009C7C88">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="9632"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-      <w:t>Kapitel: „</w:t>
+      </w:rPr>
+      <w:t>Kapitel „</w:t>
     </w:r>
-    <w:r w:rsidR="006C68FD" w:rsidRPr="00A52605">
+    <w:r w:rsidR="00AE6A11" w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-      <w:t>Bewertung und Feedback</w:t>
+      </w:rPr>
+      <w:t>Bewertung</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F95B74" w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> und Feedback</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       </w:rPr>
       <w:t>“</w:t>
     </w:r>
-    <w:r w:rsidR="006C68FD" w:rsidRPr="00A52605">
+    <w:r w:rsidR="00F95B74" w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00EA0879">
+    <w:r w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       </w:rPr>
       <w:t xml:space="preserve">| </w:t>
     </w:r>
-    <w:r w:rsidR="006C68FD" w:rsidRPr="00A52605">
+    <w:r w:rsidR="00F95B74" w:rsidRPr="009C7C88">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="de-DE"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Übung 2 (Beschreibende Beobachtung) </w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">Übung </w:t>
+    </w:r>
+    <w:r w:rsidR="00997E6E" w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F95B74" w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00997E6E" w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t>Beschreibende Beobachtung</w:t>
+    </w:r>
+    <w:r w:rsidR="00F95B74" w:rsidRPr="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:t xml:space="preserve">) </w:t>
+    </w:r>
+    <w:r w:rsidR="009C7C88">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09B21BA2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="33B2BF02"/>
+    <w:styleLink w:val="AktuelleListe1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="198" w:hanging="198"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Zapf Dingbats" w:hAnsi="Zapf Dingbats" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13AA13D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FC63E68"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -1240,51 +1299,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1481412A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="709C7D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1|"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FF8500"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1381,65 +1440,66 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2452165C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F72CE978"/>
-    <w:lvl w:ilvl="0" w:tplc="1CB22678">
+    <w:tmpl w:val="01D6AFC0"/>
+    <w:lvl w:ilvl="0" w:tplc="98961AE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listenabsatz"/>
-      <w:lvlText w:val="&gt;"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="198" w:hanging="198"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -1495,51 +1555,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="281F5BBE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C076EF4E"/>
     <w:styleLink w:val="Headlineliste"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1 | "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="F79646" w:themeColor="accent6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1|%2|"/>
@@ -1619,167 +1679,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33766985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9C8ACBA"/>
-    <w:lvl w:ilvl="0" w:tplc="37AA06BE">
-[...111 lines deleted...]
-    <w:tmpl w:val="C4E898AE"/>
     <w:lvl w:ilvl="0" w:tplc="37AA06BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
@@ -1959,284 +1906,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59183D31"/>
-[...232 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="673D63C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0407001F"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -2279,301 +1992,198 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="874849544">
+  <w:num w:numId="1" w16cid:durableId="12582918">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1439716975">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="668680510">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1717776398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="967903862">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="23099880">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="6" w16cid:durableId="1204558341">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="252204004">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1491946398">
+  <w:num w:numId="7" w16cid:durableId="1421680322">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1423180345">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="587078686">
+  <w:num w:numId="8" w16cid:durableId="1827628215">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...13 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F4954"/>
+    <w:rsid w:val="0002769D"/>
     <w:rsid w:val="000379AA"/>
-    <w:rsid w:val="00041A4B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003E6A05"/>
+    <w:rsid w:val="0004131F"/>
+    <w:rsid w:val="000A391F"/>
+    <w:rsid w:val="000C4006"/>
+    <w:rsid w:val="00132990"/>
+    <w:rsid w:val="001365DC"/>
+    <w:rsid w:val="00177913"/>
+    <w:rsid w:val="001B4D0D"/>
+    <w:rsid w:val="002460D9"/>
+    <w:rsid w:val="002835BA"/>
+    <w:rsid w:val="00321303"/>
     <w:rsid w:val="003F4954"/>
-    <w:rsid w:val="004D6C64"/>
+    <w:rsid w:val="00415145"/>
+    <w:rsid w:val="00440FD6"/>
     <w:rsid w:val="004E1EFF"/>
     <w:rsid w:val="004F28F8"/>
+    <w:rsid w:val="004F6D86"/>
     <w:rsid w:val="0050497E"/>
-    <w:rsid w:val="0053326E"/>
+    <w:rsid w:val="0052262A"/>
+    <w:rsid w:val="00573A13"/>
+    <w:rsid w:val="005C2714"/>
+    <w:rsid w:val="005D08FD"/>
+    <w:rsid w:val="005E0112"/>
     <w:rsid w:val="00606ACA"/>
+    <w:rsid w:val="00635F84"/>
     <w:rsid w:val="006566A3"/>
-    <w:rsid w:val="006C68FD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00916E04"/>
+    <w:rsid w:val="0066099E"/>
+    <w:rsid w:val="0068093C"/>
+    <w:rsid w:val="006B264B"/>
+    <w:rsid w:val="00726AD1"/>
+    <w:rsid w:val="00793EF7"/>
+    <w:rsid w:val="00825773"/>
     <w:rsid w:val="00922B7A"/>
-    <w:rsid w:val="0096258D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD666F"/>
+    <w:rsid w:val="00997E6E"/>
+    <w:rsid w:val="009C7C88"/>
+    <w:rsid w:val="00A1526F"/>
+    <w:rsid w:val="00A30E2C"/>
+    <w:rsid w:val="00A53852"/>
     <w:rsid w:val="00AE6A11"/>
-    <w:rsid w:val="00B76BBB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD6C29"/>
+    <w:rsid w:val="00B11BC7"/>
+    <w:rsid w:val="00B52B0F"/>
+    <w:rsid w:val="00B75AB0"/>
     <w:rsid w:val="00C42319"/>
-    <w:rsid w:val="00D35894"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E527B3"/>
+    <w:rsid w:val="00DB0F3E"/>
+    <w:rsid w:val="00DE4BC1"/>
+    <w:rsid w:val="00E35A08"/>
     <w:rsid w:val="00E57E09"/>
-    <w:rsid w:val="00EA0879"/>
+    <w:rsid w:val="00EA7831"/>
     <w:rsid w:val="00EB5E3B"/>
-    <w:rsid w:val="00F53738"/>
-[...16 lines deleted...]
-    <w:rsid w:val="7514BF26"/>
+    <w:rsid w:val="00EF2127"/>
+    <w:rsid w:val="00F05CF9"/>
+    <w:rsid w:val="00F54A2A"/>
+    <w:rsid w:val="00F93E9B"/>
+    <w:rsid w:val="00F95B74"/>
+    <w:rsid w:val="00FE2AB5"/>
+    <w:rsid w:val="00FF5FB7"/>
+    <w:rsid w:val="0E258287"/>
+    <w:rsid w:val="22B81F7E"/>
+    <w:rsid w:val="38420DD9"/>
+    <w:rsid w:val="45953544"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
-    <m:dispDef/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0594E44F"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="228C3BDF"/>
+  <w15:docId w15:val="{EBEBC4A7-EB8B-7346-9B3A-E38834BCF5BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2814,59 +2424,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2920,112 +2521,116 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AE6A11"/>
     <w:pPr>
       <w:spacing w:after="130" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque Light" w:hAnsi="Geogrotesque Light"/>
+      <w:rFonts w:ascii="Geogrotesque-Light" w:hAnsi="Geogrotesque-Light"/>
       <w:sz w:val="21"/>
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE6A11"/>
+    <w:rsid w:val="00A1526F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:line="520" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:eastAsiaTheme="majorEastAsia" w:hAnsi="GEOGROTESQUE-SEMIBOLD" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00922B7A"/>
+    <w:rsid w:val="00A1526F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:eastAsiaTheme="majorEastAsia" w:hAnsi="GEOGROTESQUE-SEMIBOLD" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Headlineliste">
     <w:name w:val="Headlineliste"/>
@@ -3052,51 +2657,51 @@
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0050497E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0050497E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque Light" w:hAnsi="Geogrotesque Light"/>
+      <w:rFonts w:ascii="Geogrotesque-Light" w:hAnsi="Geogrotesque-Light"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F4954"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F4954"/>
     <w:rPr>
@@ -3114,122 +2719,122 @@
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003F4954"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00AE6A11"/>
+    <w:rsid w:val="00A1526F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:eastAsiaTheme="majorEastAsia" w:hAnsi="GEOGROTESQUE-SEMIBOLD" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CopyBlockAbstand">
     <w:name w:val="Copy Block Abstand"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AE6A11"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque-Light" w:hAnsi="Geogrotesque-Light" w:cs="Geogrotesque-Light"/>
+      <w:rFonts w:cs="Geogrotesque-Light"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="000379AA"/>
+    <w:rsid w:val="00A1526F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="260"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:eastAsiaTheme="majorEastAsia" w:hAnsi="GEOGROTESQUE-SEMIBOLD" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
     <w:name w:val="Untertitel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="000379AA"/>
+    <w:rsid w:val="00A1526F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:eastAsiaTheme="majorEastAsia" w:hAnsi="GEOGROTESQUE-SEMIBOLD" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004F28F8"/>
+    <w:rsid w:val="00F93E9B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C42319"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="HelleListe">
     <w:name w:val="Light List"/>
@@ -3295,130 +2900,169 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KastenHeader">
     <w:name w:val="Kasten_Header"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="000379AA"/>
+    <w:rsid w:val="00A1526F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="390" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:hAnsi="Geogrotesque SemiBold"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:hAnsi="GEOGROTESQUE-SEMIBOLD"/>
+      <w:b/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00922B7A"/>
+    <w:rsid w:val="00A1526F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="GEOGROTESQUE-SEMIBOLD" w:eastAsiaTheme="majorEastAsia" w:hAnsi="GEOGROTESQUE-SEMIBOLD" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="en-GB"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="AktuelleListe1">
+    <w:name w:val="Aktuelle Liste1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F93E9B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="KeinLeerraum">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008C6656"/>
+    <w:rsid w:val="001365DC"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C68FD"/>
+    <w:rsid w:val="001365DC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KommentartextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C68FD"/>
+    <w:rsid w:val="001365DC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Geogrotesque-Light" w:hAnsi="Geogrotesque-Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C68FD"/>
+    <w:rsid w:val="001365DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Geogrotesque-Light" w:hAnsi="Geogrotesque-Light"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001365DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001365DC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Geogrotesque-Light" w:hAnsi="Geogrotesque-Light"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -3722,187 +3366,143 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...6 lines deleted...]
-    <xsd:import namespace="2c67a0bc-ca19-4b53-a6ad-f32659816530"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010086B3805B85A60C489183F7B1A68EACE1" ma:contentTypeVersion="11" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2da12c07ff1969a592ba6278420033a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52806471-2cc8-4125-b85b-4fac380c6b8c" xmlns:ns3="be442d10-d911-4372-a859-a1514b63a75b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="34a2012a0844bfa6ed34d3c5256b1013" ns2:_="" ns3:_="">
+    <xsd:import namespace="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <xsd:import namespace="be442d10-d911-4372-a859-a1514b63a75b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4d738cfa-b9d2-43e5-9057-b15a89a0c1e0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52806471-2cc8-4125-b85b-4fac380c6b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bde38a42-f053-4c2a-847a-0f3502bf1da1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="97274645-6c63-4aa2-82a7-6c546a971499" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...23 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c67a0bc-ca19-4b53-a6ad-f32659816530" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="be442d10-d911-4372-a859-a1514b63a75b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b7ac0387-b419-4436-8b5a-809cb7d58080}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2c67a0bc-ca19-4b53-a6ad-f32659816530">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9612b00f-ee11-42fd-a655-32e2983c498c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="be442d10-d911-4372-a859-a1514b63a75b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...24 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3960,136 +3560,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4d738cfa-b9d2-43e5-9057-b15a89a0c1e0">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52806471-2cc8-4125-b85b-4fac380c6b8c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="2c67a0bc-ca19-4b53-a6ad-f32659816530" xsi:nil="true"/>
+    <TaxCatchAll xmlns="be442d10-d911-4372-a859-a1514b63a75b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3162ABED-B0EB-4E0E-A91A-192576ABDA3C}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21F0EBFE-FDBC-4344-A332-F4001EBFB6A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="4d738cfa-b9d2-43e5-9057-b15a89a0c1e0"/>
-    <ds:schemaRef ds:uri="2c67a0bc-ca19-4b53-a6ad-f32659816530"/>
+    <ds:schemaRef ds:uri="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <ds:schemaRef ds:uri="be442d10-d911-4372-a859-a1514b63a75b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFBD647-68D9-4C02-8FD8-20E0C61D88BB}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEF2219D-5223-4B7E-B11E-6BBA06FDBA98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="4d738cfa-b9d2-43e5-9057-b15a89a0c1e0"/>
-    <ds:schemaRef ds:uri="2c67a0bc-ca19-4b53-a6ad-f32659816530"/>
+    <ds:schemaRef ds:uri="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <ds:schemaRef ds:uri="be442d10-d911-4372-a859-a1514b63a75b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171B5B2B-274D-4564-A927-3FBC59E7D98B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1AA953-4376-478B-B65E-CF4F463D036E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F34BAEAE-7520-6241-9817-4CAF0BC20631}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>131</Words>
-  <Characters>832</Characters>
+  <Words>132</Words>
+  <Characters>834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>962</CharactersWithSpaces>
+  <CharactersWithSpaces>965</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christian  Weber</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007203FA6F1107F848A5A81F47D1CABC1E</vt:lpwstr>
+    <vt:lpwstr>0x01010086B3805B85A60C489183F7B1A68EACE1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>