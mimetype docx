--- v0 (2026-03-03)
+++ v1 (2026-04-18)
@@ -9,1084 +9,676 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70719797" w14:textId="1040F721" w:rsidR="008C6656" w:rsidRPr="007659B7" w:rsidRDefault="00B01943" w:rsidP="008C6656">
+    <w:p w14:paraId="4D56BEA2" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0063461F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Performanz bewerten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D17EAE" w14:textId="103824E4" w:rsidR="008C6656" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="008C6656">
+    <w:p w14:paraId="13DC244C" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01943">
+      <w:r w:rsidRPr="0063461F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Kernidee vom Bewertungskriterium „Performanz (Körpersprache und Stimme) funktional eingesetzt“ für die Präsenzpräsentation.</w:t>
+        <w:t>Kernidee des Bewertungskriteriums ‚Performanz (Körpersprache und Stimme) funktional eingesetzt‘ für die Präsenzpräsentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443AB244" w14:textId="0E93C9F9" w:rsidR="008C6656" w:rsidRPr="008B71B5" w:rsidRDefault="00B01943" w:rsidP="00B01943">
-[...1 lines deleted...]
-        <w:ind w:left="708"/>
+    <w:p w14:paraId="7F692A1C" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008B71B5">
+    </w:p>
+    <w:p w14:paraId="00815E59" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Körpersprache und Stimme dürfen nicht fehlen in Präsentationen. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B71B5">
+      </w:pPr>
+      <w:r w:rsidRPr="0063461F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Mit nonverbalen und verbalen, akustischen Hinweise</w:t>
+        <w:t>Körpersprache und Stimme sind in Präsentationen von entscheidender Bedeutung. Sie können dabei helfen, die Aufmerksamkeit des Publikums zu lenken und somit den Wissensaufbau zu unterstützen.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008B71B5">
+    </w:p>
+    <w:p w14:paraId="7E0D3EA4" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> können die Präsentierenden u.a. die Aufmerksamkeit des Publikums lenken und somit den Wissensaufbau unterstützen. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B71B5">
+      </w:pPr>
+      <w:r w:rsidRPr="0063461F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:br/>
+        <w:t>Das Kriterium ‚Performanz (Körpersprache und Stimme) funktional eingesetzt‘ umfasst Aspekte zur Körpersprache (z. B. Körperhaltung, Mimik, Blickkontakt, Gestik) und Stimme (z. B. Sprechtempo, Betonungen). Die Aufgabe der Präsentierenden ist es, Körper und Stimme so einzusetzen, dass sie den Wissensaufbau beim Publikum unterstützen (also funktional sind) und nicht ablenkend oder irritierend sind.  Eine gezielte Pausensetzung, beispielsweise nach einer zentralen Erkenntnis oder einer wichtigen Zahl, ermöglicht dem Publikum, die Information besser zu verarbeiten und zu merken, dass sie wichtig. Dabei gilt es, das Präsentationsverhalten an die Präsenzsituation anzupassen. Wenn beispielsweise gestikuliert wird, diese Gestik aber nicht für alle Zuhörenden im Raum sichtbar ist, dann kann sie ihre Wirkung nicht entfalten. Die Gestik wäre demnach nicht an das Präsenzsetting angepasst.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B71B5">
+    </w:p>
+    <w:p w14:paraId="5D291044" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B71B5">
+      </w:pPr>
+      <w:r w:rsidRPr="0063461F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:br/>
+        <w:t>Sichtbar wird ein gelungener Einsatz der Körpersprache und Stimme in einer Präsenzpräsentation beispielsweise durch Blickkontakt, eine offene und zugewandte Körperhaltung oder eine deutliche Aussprache, die wichtige inhaltliche Punkte betont.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B71B5">
+    </w:p>
+    <w:p w14:paraId="0B61DB4C" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:lang w:val="de-DE"/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="HelleListe"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="142" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="142" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4564"/>
         <w:gridCol w:w="366"/>
         <w:gridCol w:w="4709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B01943" w:rsidRPr="00B01943" w14:paraId="4DAAFFF7" w14:textId="77777777" w:rsidTr="00551533">
+      <w:tr w:rsidR="0063461F" w:rsidRPr="0063461F" w14:paraId="2B4E10DF" w14:textId="77777777" w:rsidTr="00B844A5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04540773" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00551533">
+          <w:p w14:paraId="442696E0" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KastenHeader"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Negativ-Indikatoren</w:t>
+              <w:t>Negativindikatoren</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26AE6E91" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00551533">
+          <w:p w14:paraId="1776E5EC" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KastenHeader"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CD47577" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00551533">
+          <w:p w14:paraId="475F3A58" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KastenHeader"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Positiv-Indikatoren</w:t>
+              <w:t>Positivindikatoren</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B01943" w:rsidRPr="00B01943" w14:paraId="6259B4D8" w14:textId="77777777" w:rsidTr="00551533">
+      <w:tr w:rsidR="0063461F" w:rsidRPr="0063461F" w14:paraId="28A5728C" w14:textId="77777777" w:rsidTr="00B844A5">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4564" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="342A873D" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00551533">
+          <w:p w14:paraId="6CE9F8C0" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Performanz (Körpersprache und Stimme) funktional eingesetzt </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E930733" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="66F8D15D" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="207" w:hanging="142"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+          </w:p>
+          <w:p w14:paraId="7284C11D" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Abgewandte</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B01943">
+            </w:pPr>
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>Abgewandte, verschlossene Körpersprache</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+          </w:p>
+          <w:p w14:paraId="69F157B0" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>verschlossene</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B01943">
+            </w:pPr>
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Mimik: monoton, kaum Variation</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+          </w:p>
+          <w:p w14:paraId="6ABDF957" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Körpersprache</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="207" w:hanging="142"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Blickkontakt: ausweichend</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151368DB" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:eastAsia="de-DE"/>
-[...143 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Gestik sehr klein, wiederholend, sehr kurz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE976D7" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="24AA62C4" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-              <w:ind w:left="207" w:hanging="142"/>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Stimme unverständlich, monoton, unsicher, übertrieben, künstlich, Füllwörter (z.B. Ähm) stören</w:t>
+              <w:t>Stimme unverständlich, monoton, unsicher, übertrieben, künstlich, Füllwörter (z. B. ‚Ähm‘) stören</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A810440" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="379BBE70" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-              <w:ind w:left="207" w:hanging="142"/>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063461F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="21"/>
-[...8 lines deleted...]
-                <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Sprechtempo zu schnell/zu langsam, stockend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="028CE5B1" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00551533">
+          <w:p w14:paraId="6CE5A23B" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="725473FD" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00551533">
+          <w:p w14:paraId="408D9F94" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Performanz (Körpersprache und Stimme) funktional eingesetzt </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF2B610" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="142FCB35" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
               <w:pStyle w:val="KeinLeerraum"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="142" w:hanging="142"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="763F45AC" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="08936CF3" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Mimik</w:t>
+              <w:t>Zugewandte, präsente Körpersprache</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...59 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7460CAB9" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="1AC75EB3" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063461F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>Mimik: variiert, unterstreicht Aussagen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D88CA3F" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Blickkontakt wird aufgebaut und aufrecht gehalten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="404E0322" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="33C3CF32" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...79 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>Gestik: variiert, verweilend, funktional</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F071D3" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
+            <w:pPr>
+              <w:pStyle w:val="Listenabsatz"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Stimme verständlich, Betonung wirkt lebendig, natürlich</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CA0729C" w14:textId="77777777" w:rsidR="00B01943" w:rsidRPr="00B01943" w:rsidRDefault="00B01943" w:rsidP="00B01943">
+          <w:p w14:paraId="184BA27E" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="00B844A5">
             <w:pPr>
-              <w:pStyle w:val="KeinLeerraum"/>
-[...4 lines deleted...]
-              <w:ind w:left="142" w:hanging="142"/>
+              <w:pStyle w:val="Listenabsatz"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B01943">
+            <w:r w:rsidRPr="0063461F">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="21"/>
+                <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Sprechtempo</w:t>
+              <w:t>Sprechtempo, -pausen angemessen</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B691306" w14:textId="77777777" w:rsidR="0080369B" w:rsidRPr="00B01943" w:rsidRDefault="0080369B" w:rsidP="0080369B">
-      <w:pPr>
+    <w:p w14:paraId="6E28363B" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D30EE6" w14:textId="77777777" w:rsidR="000379AA" w:rsidRPr="00AE6A11" w:rsidRDefault="000379AA" w:rsidP="008C6656"/>
-    <w:sectPr w:rsidR="000379AA" w:rsidRPr="00AE6A11" w:rsidSect="00AE6A11">
+    <w:p w14:paraId="17B55951" w14:textId="77777777" w:rsidR="0063461F" w:rsidRPr="0063461F" w:rsidRDefault="0063461F" w:rsidP="0063461F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D30EE6" w14:textId="77777777" w:rsidR="000379AA" w:rsidRPr="0063461F" w:rsidRDefault="000379AA" w:rsidP="0063461F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000379AA" w:rsidRPr="0063461F" w:rsidSect="00AE6A11">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="567" w:left="1134" w:header="510" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BF51B39" w14:textId="77777777" w:rsidR="009261D3" w:rsidRDefault="009261D3" w:rsidP="003F4954">
+    <w:p w14:paraId="671536D0" w14:textId="77777777" w:rsidR="00000239" w:rsidRDefault="00000239" w:rsidP="003F4954">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37BC6619" w14:textId="77777777" w:rsidR="009261D3" w:rsidRDefault="009261D3" w:rsidP="003F4954">
+    <w:p w14:paraId="68FDEE51" w14:textId="77777777" w:rsidR="00000239" w:rsidRDefault="00000239" w:rsidP="003F4954">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -1103,212 +695,213 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zapf Dingbats">
     <w:altName w:val="Wingdings"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geogrotesque Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geogrotesque SemiBold">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0700000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geogrotesque-Light">
-    <w:altName w:val="Geogrotesque Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36A735FB" w14:textId="77777777" w:rsidR="009261D3" w:rsidRDefault="009261D3" w:rsidP="003F4954">
+    <w:p w14:paraId="7718482C" w14:textId="77777777" w:rsidR="00000239" w:rsidRDefault="00000239" w:rsidP="003F4954">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E0EB11" w14:textId="77777777" w:rsidR="009261D3" w:rsidRDefault="009261D3" w:rsidP="003F4954">
+    <w:p w14:paraId="7D51C445" w14:textId="77777777" w:rsidR="00000239" w:rsidRDefault="00000239" w:rsidP="003F4954">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72C97A4B" w14:textId="7EC5E47B" w:rsidR="00AE6A11" w:rsidRPr="00B01943" w:rsidRDefault="00AE6A11" w:rsidP="00AE6A11">
+  <w:p w14:paraId="72C97A4B" w14:textId="63259521" w:rsidR="00AE6A11" w:rsidRPr="00FC09EF" w:rsidRDefault="00AE6A11" w:rsidP="00AE6A11">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DA1890">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:noProof/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2732FD5E" wp14:editId="729F834E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="2732FD5E" wp14:editId="1BA05A97">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-3810</wp:posOffset>
+            <wp:posOffset>-7620</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>8255</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7556500" cy="10693400"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bild 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="JP_Arbeitsblatt_Header.pdf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7556500" cy="10693400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:extLst>
                     <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                       <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00041A4B" w:rsidRPr="00B01943">
+    <w:r w:rsidR="00C679B9" w:rsidRPr="00C679B9">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-        <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      <w:t>MERKBLATT</w:t>
+        <w:noProof/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>MERKBLATT: Performanz bewerten</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36659405" w14:textId="4DFB0789" w:rsidR="00AE6A11" w:rsidRPr="007659B7" w:rsidRDefault="00B01943" w:rsidP="00AE6A11">
+  <w:p w14:paraId="36659405" w14:textId="35EA93C4" w:rsidR="00AE6A11" w:rsidRPr="007659B7" w:rsidRDefault="00330C68" w:rsidP="00AE6A11">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00330C68">
       <w:rPr>
         <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bewertung und Feedback: Übung 1 (Performanz bewerten) </w:t>
+      <w:t>Kapitel „Bewertung und Feedback“ | Übung 1 (Bewertungskriterien verstehen)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BE175D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BC03C86"/>
     <w:lvl w:ilvl="0" w:tplc="424A75A0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1641,62 +1234,64 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2452165C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F72CE978"/>
-    <w:lvl w:ilvl="0" w:tplc="1CB22678">
+    <w:tmpl w:val="3740DB64"/>
+    <w:lvl w:ilvl="0" w:tplc="4A94A7D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listenabsatz"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="198" w:hanging="198"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -2788,123 +2383,151 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1743016354">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1940749251">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1199316367">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1323847754">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1704092338">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F4954"/>
+    <w:rsid w:val="00000239"/>
+    <w:rsid w:val="000050BE"/>
     <w:rsid w:val="000068C7"/>
     <w:rsid w:val="000379AA"/>
     <w:rsid w:val="00041A4B"/>
     <w:rsid w:val="00216E64"/>
     <w:rsid w:val="002221F3"/>
+    <w:rsid w:val="00313231"/>
+    <w:rsid w:val="00327AFF"/>
+    <w:rsid w:val="00330C68"/>
+    <w:rsid w:val="003C1191"/>
     <w:rsid w:val="003E495D"/>
     <w:rsid w:val="003E6A05"/>
     <w:rsid w:val="003F4954"/>
     <w:rsid w:val="004C1A3B"/>
     <w:rsid w:val="004E1EFF"/>
     <w:rsid w:val="004F28F8"/>
     <w:rsid w:val="004F5A0A"/>
     <w:rsid w:val="0050497E"/>
     <w:rsid w:val="0053326E"/>
     <w:rsid w:val="00606ACA"/>
+    <w:rsid w:val="0063461F"/>
     <w:rsid w:val="006566A3"/>
+    <w:rsid w:val="006707DB"/>
     <w:rsid w:val="006F2E19"/>
     <w:rsid w:val="007659B7"/>
     <w:rsid w:val="007E6B79"/>
+    <w:rsid w:val="007F5730"/>
     <w:rsid w:val="0080369B"/>
+    <w:rsid w:val="00827579"/>
     <w:rsid w:val="0085602D"/>
+    <w:rsid w:val="0086233B"/>
+    <w:rsid w:val="00892F95"/>
     <w:rsid w:val="008B71B5"/>
     <w:rsid w:val="008C6656"/>
     <w:rsid w:val="00916920"/>
     <w:rsid w:val="00916E04"/>
     <w:rsid w:val="00922B7A"/>
     <w:rsid w:val="009261D3"/>
+    <w:rsid w:val="00937C6C"/>
+    <w:rsid w:val="00950F41"/>
     <w:rsid w:val="0096258D"/>
+    <w:rsid w:val="00994E3E"/>
+    <w:rsid w:val="009F5EB2"/>
+    <w:rsid w:val="00A53277"/>
+    <w:rsid w:val="00A61088"/>
+    <w:rsid w:val="00AA0304"/>
+    <w:rsid w:val="00AD5D74"/>
     <w:rsid w:val="00AD666F"/>
     <w:rsid w:val="00AE6A11"/>
+    <w:rsid w:val="00AF0A5B"/>
     <w:rsid w:val="00B01943"/>
+    <w:rsid w:val="00B03EFA"/>
     <w:rsid w:val="00B76BBB"/>
     <w:rsid w:val="00BC1D6F"/>
     <w:rsid w:val="00C42319"/>
+    <w:rsid w:val="00C679B9"/>
+    <w:rsid w:val="00C85F08"/>
     <w:rsid w:val="00DA1890"/>
+    <w:rsid w:val="00DF3979"/>
     <w:rsid w:val="00DF67D8"/>
     <w:rsid w:val="00DF7043"/>
     <w:rsid w:val="00E527B3"/>
     <w:rsid w:val="00E57E09"/>
+    <w:rsid w:val="00E7514F"/>
     <w:rsid w:val="00EB5E3B"/>
     <w:rsid w:val="00F53738"/>
+    <w:rsid w:val="00FC09EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3340,51 +2963,50 @@
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00922B7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Geogrotesque SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Geogrotesque SemiBold" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Headlineliste">
     <w:name w:val="Headlineliste"/>
@@ -4051,183 +3673,167 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007203FA6F1107F848A5A81F47D1CABC1E" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="91ff04e87ae8b27119c57ecd7928f63d">
-[...2 lines deleted...]
-    <xsd:import namespace="2c67a0bc-ca19-4b53-a6ad-f32659816530"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52806471-2cc8-4125-b85b-4fac380c6b8c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="be442d10-d911-4372-a859-a1514b63a75b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010086B3805B85A60C489183F7B1A68EACE1" ma:contentTypeVersion="11" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2da12c07ff1969a592ba6278420033a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52806471-2cc8-4125-b85b-4fac380c6b8c" xmlns:ns3="be442d10-d911-4372-a859-a1514b63a75b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="34a2012a0844bfa6ed34d3c5256b1013" ns2:_="" ns3:_="">
+    <xsd:import namespace="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <xsd:import namespace="be442d10-d911-4372-a859-a1514b63a75b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4d738cfa-b9d2-43e5-9057-b15a89a0c1e0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52806471-2cc8-4125-b85b-4fac380c6b8c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bde38a42-f053-4c2a-847a-0f3502bf1da1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="97274645-6c63-4aa2-82a7-6c546a971499" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...23 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c67a0bc-ca19-4b53-a6ad-f32659816530" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="be442d10-d911-4372-a859-a1514b63a75b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b7ac0387-b419-4436-8b5a-809cb7d58080}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2c67a0bc-ca19-4b53-a6ad-f32659816530">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9612b00f-ee11-42fd-a655-32e2983c498c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="be442d10-d911-4372-a859-a1514b63a75b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...24 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4285,160 +3891,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDFBD647-68D9-4C02-8FD8-20E0C61D88BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <ds:schemaRef ds:uri="be442d10-d911-4372-a859-a1514b63a75b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C1AA953-4376-478B-B65E-CF4F463D036E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FA90EF9-B51E-B646-9569-02B31A5BF8CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3162ABED-B0EB-4E0E-A91A-192576ABDA3C}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8D0B716-D558-46C1-A15F-089366938239}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="4d738cfa-b9d2-43e5-9057-b15a89a0c1e0"/>
-    <ds:schemaRef ds:uri="2c67a0bc-ca19-4b53-a6ad-f32659816530"/>
+    <ds:schemaRef ds:uri="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <ds:schemaRef ds:uri="be442d10-d911-4372-a859-a1514b63a75b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>320</Words>
-  <Characters>2016</Characters>
+  <Words>297</Words>
+  <Characters>1878</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Überschrift (muss nicht gleichlautend mit Bezeichnung sein): Geogrotesque bold, </vt:lpstr>
       <vt:lpstr>    Unterüberschrift: Geogrotesque bold, 13 pt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2332</CharactersWithSpaces>
+  <CharactersWithSpaces>2171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christian  Weber</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007203FA6F1107F848A5A81F47D1CABC1E</vt:lpwstr>
+    <vt:lpwstr>0x01010086B3805B85A60C489183F7B1A68EACE1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>