--- v0 (2026-03-17)
+++ v1 (2026-07-30)
@@ -393,127 +393,127 @@
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="64103"/>
+    <p:restoredLeft sz="31348"/>
     <p:restoredTop sz="97741"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="150" d="100"/>
-          <a:sy n="150" d="100"/>
+          <a:sx n="79" d="100"/>
+          <a:sy n="79" d="100"/>
         </p:scale>
-        <p:origin x="-396" y="-7040"/>
+        <p:origin x="2432" y="208"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
+    <pc:chgData name="Enders, Doris" userId="c84b4c93-ff18-4539-a60f-b584259a47e1" providerId="ADAL" clId="{CF98FA71-F514-49E1-B0CB-A83D77889BED}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Enders, Doris" userId="c84b4c93-ff18-4539-a60f-b584259a47e1" providerId="ADAL" clId="{CF98FA71-F514-49E1-B0CB-A83D77889BED}" dt="2026-02-24T15:24:36.638" v="8" actId="6549"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Enders, Doris" userId="c84b4c93-ff18-4539-a60f-b584259a47e1" providerId="ADAL" clId="{CF98FA71-F514-49E1-B0CB-A83D77889BED}" dt="2026-02-24T15:24:36.638" v="8" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Enders, Doris" userId="c84b4c93-ff18-4539-a60f-b584259a47e1" providerId="ADAL" clId="{CF98FA71-F514-49E1-B0CB-A83D77889BED}" dt="2026-02-24T15:24:36.638" v="8" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="262"/>
+            <ac:spMk id="28" creationId="{37BBCD69-9718-EC64-BDD7-5EBF285E3DCC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
     <pc:chgData name="Simon, Alena" userId="6eb8a65d-d8fa-4f9f-95fc-24602eb0b556" providerId="ADAL" clId="{335FC2B8-6463-5620-AD1F-399B5B22EE41}"/>
     <pc:docChg chg="custSel modSld">
       <pc:chgData name="Simon, Alena" userId="6eb8a65d-d8fa-4f9f-95fc-24602eb0b556" providerId="ADAL" clId="{335FC2B8-6463-5620-AD1F-399B5B22EE41}" dt="2026-02-24T13:43:25.198" v="18" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
         <pc:chgData name="Simon, Alena" userId="6eb8a65d-d8fa-4f9f-95fc-24602eb0b556" providerId="ADAL" clId="{335FC2B8-6463-5620-AD1F-399B5B22EE41}" dt="2026-02-24T13:43:25.198" v="18" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2918920647" sldId="264"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Simon, Alena" userId="6eb8a65d-d8fa-4f9f-95fc-24602eb0b556" providerId="ADAL" clId="{335FC2B8-6463-5620-AD1F-399B5B22EE41}" dt="2026-02-24T13:43:25.198" v="18" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2918920647" sldId="264"/>
             <ac:spMk id="5" creationId="{DBBF321E-44C7-5A80-B338-F771F15BC65F}"/>
-          </ac:spMkLst>
-[...22 lines deleted...]
-            <ac:spMk id="28" creationId="{37BBCD69-9718-EC64-BDD7-5EBF285E3DCC}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -564,51 +564,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DE350FB7-2999-8441-93B6-D0A1B5525EA2}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>24/02/2026</a:t>
+              <a:t>25/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2338388" y="1143000"/>
             <a:ext cx="2181225" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2804,51 +2804,73 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="B3105B"/>
               </a:buClr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Schreibe kurz und knapp auf, was du sagen möchtest. Nutze dabei für __ __ __ __ __ __ __ __ __ __ __ </a:t>
+              <a:t>Schreibe kurz und knapp auf, was du sagen möchtest. Nutze dabei </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>für jede __ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>__ __ __ __ __ __ __ __ __ __ </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>auf deinem Poster eine neue Karteikarte. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -5302,50 +5324,70 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52806471-2cc8-4125-b85b-4fac380c6b8c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="be442d10-d911-4372-a859-a1514b63a75b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010086B3805B85A60C489183F7B1A68EACE1" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="3e84c5dc38d4d3f6a9eee50b11b700ee">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52806471-2cc8-4125-b85b-4fac380c6b8c" xmlns:ns3="be442d10-d911-4372-a859-a1514b63a75b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e383c85046acc7aecc91330e764a5fe" ns2:_="" ns3:_="">
     <xsd:import namespace="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
     <xsd:import namespace="be442d10-d911-4372-a859-a1514b63a75b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5508,120 +5550,100 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69EE157-62EA-4FC0-BBBB-AE0ED4D00456}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9239B9F3-CBDE-49D7-9E94-AFDA9A089C23}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F945B88-FCAA-4D4C-9EA8-03F824D25F91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="be442d10-d911-4372-a859-a1514b63a75b"/>
     <ds:schemaRef ds:uri="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9239B9F3-CBDE-49D7-9E94-AFDA9A089C23}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C69EE157-62EA-4FC0-BBBB-AE0ED4D00456}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="52806471-2cc8-4125-b85b-4fac380c6b8c"/>
+    <ds:schemaRef ds:uri="be442d10-d911-4372-a859-a1514b63a75b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office</Template>
   <TotalTime></TotalTime>
-  <Words>342</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>343</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
   <Paragraphs>23</Paragraphs>
   <Slides>3</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>